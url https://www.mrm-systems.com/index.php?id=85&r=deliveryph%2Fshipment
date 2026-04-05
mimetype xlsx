--- v0 (2026-02-19)
+++ v1 (2026-04-05)
@@ -12,116 +12,194 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t>I-MEREX GROUP OF COMPANIES</t>
   </si>
   <si>
     <t>CARGO DISPATCH MANIFEST</t>
   </si>
   <si>
     <t>Date and time of hauling (start - end)</t>
   </si>
   <si>
     <t>2026-02-12 12:44:45</t>
   </si>
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
+    <t>K5005-64560</t>
+  </si>
+  <si>
+    <t>ANGAT BULACAN</t>
+  </si>
+  <si>
+    <t>DANILO CRUZ</t>
+  </si>
+  <si>
+    <t>K8002-65394</t>
+  </si>
+  <si>
+    <t>JAQUELYN VESTEL</t>
+  </si>
+  <si>
+    <t>K7016-64735</t>
+  </si>
+  <si>
+    <t>NORZAGARAY BULACAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MARITES BERNARDO </t>
+  </si>
+  <si>
+    <t>K7061-69885</t>
+  </si>
+  <si>
+    <t>CITY OF SAN JOSE DEL MONTE BULACAN</t>
+  </si>
+  <si>
+    <t>Aaron japeth Benavidez</t>
+  </si>
+  <si>
+    <t>K7086-67876</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MARY JOY TEODOSIO </t>
+  </si>
+  <si>
+    <t>K7016-70387</t>
+  </si>
+  <si>
+    <t>MARILYN TESALUNA</t>
+  </si>
+  <si>
+    <t>K7030-68376</t>
+  </si>
+  <si>
+    <t>MA ERNEZTINA P MÀTA</t>
+  </si>
+  <si>
+    <t>K5004-68325</t>
+  </si>
+  <si>
+    <t>MARIA TERESA C, DABALUS</t>
+  </si>
+  <si>
+    <t>K7123-75527</t>
+  </si>
+  <si>
+    <t>MARITES TORRES</t>
+  </si>
+  <si>
+    <t>K7016-67902</t>
+  </si>
+  <si>
+    <t>NELIA CASQUEJO</t>
+  </si>
+  <si>
+    <t>K7086-66869</t>
+  </si>
+  <si>
+    <t>DAET (Capital) CAMARINES NORTE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NORA LEANO </t>
+  </si>
+  <si>
     <t>PLATE NO.</t>
   </si>
   <si>
-    <t>ABB3227</t>
+    <t>NBY1751</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
-    <t>Jeper</t>
+    <t>Loid</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
-    <t>Sarge</t>
+    <t xml:space="preserve">Ariel </t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>EugeneOSydeco</t>
   </si>
   <si>
     <t>DEPARTURE DATE</t>
   </si>
   <si>
-    <t>0000-00-00 00:00:00</t>
+    <t>2026-02-26 00:00:00</t>
   </si>
   <si>
     <t>DATE RETURN</t>
   </si>
   <si>
-    <t>2026-02-14</t>
+    <t>2026-02-27</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -425,142 +503,296 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F13"/>
+  <dimension ref="A1:F24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" t="s">
         <v>5</v>
       </c>
       <c r="C6" t="s">
         <v>6</v>
       </c>
       <c r="D6" t="s">
         <v>7</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6" t="s">
         <v>9</v>
       </c>
     </row>
+    <row r="7" spans="1:6">
+      <c r="A7" t="s">
+        <v>10</v>
+      </c>
+      <c r="B7" t="s">
+        <v>11</v>
+      </c>
+      <c r="C7">
+        <v>2</v>
+      </c>
+      <c r="D7" t="s">
+        <v>12</v>
+      </c>
+    </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B8" t="s">
         <v>11</v>
       </c>
+      <c r="C8">
+        <v>1</v>
+      </c>
+      <c r="D8" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="B9" t="s">
-        <v>13</v>
+        <v>16</v>
+      </c>
+      <c r="C9">
+        <v>2</v>
+      </c>
+      <c r="D9" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="B10" t="s">
-        <v>15</v>
+        <v>19</v>
+      </c>
+      <c r="C10">
+        <v>2</v>
+      </c>
+      <c r="D10" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="B11" t="s">
-        <v>17</v>
+        <v>19</v>
+      </c>
+      <c r="C11">
+        <v>2</v>
+      </c>
+      <c r="D11" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="B12" t="s">
         <v>19</v>
       </c>
+      <c r="C12">
+        <v>1</v>
+      </c>
+      <c r="D12" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="B13" t="s">
-        <v>21</v>
+        <v>19</v>
+      </c>
+      <c r="C13">
+        <v>4</v>
+      </c>
+      <c r="D13" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14" t="s">
+        <v>27</v>
+      </c>
+      <c r="B14" t="s">
+        <v>19</v>
+      </c>
+      <c r="C14">
+        <v>1</v>
+      </c>
+      <c r="D14" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="A15" t="s">
+        <v>29</v>
+      </c>
+      <c r="B15" t="s">
+        <v>19</v>
+      </c>
+      <c r="C15">
+        <v>1</v>
+      </c>
+      <c r="D15" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="A16" t="s">
+        <v>31</v>
+      </c>
+      <c r="B16" t="s">
+        <v>19</v>
+      </c>
+      <c r="C16">
+        <v>1</v>
+      </c>
+      <c r="D16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6">
+      <c r="A17" t="s">
+        <v>33</v>
+      </c>
+      <c r="B17" t="s">
+        <v>34</v>
+      </c>
+      <c r="C17">
+        <v>1</v>
+      </c>
+      <c r="D17" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6">
+      <c r="A19" t="s">
+        <v>36</v>
+      </c>
+      <c r="B19" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20" t="s">
+        <v>38</v>
+      </c>
+      <c r="B20" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21" t="s">
+        <v>40</v>
+      </c>
+      <c r="B21" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22" t="s">
+        <v>42</v>
+      </c>
+      <c r="B22" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23" t="s">
+        <v>44</v>
+      </c>
+      <c r="B23" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24" t="s">
+        <v>46</v>
+      </c>
+      <c r="B24" t="s">
+        <v>47</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>