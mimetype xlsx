--- v0 (2026-02-19)
+++ v1 (2026-05-23)
@@ -12,95 +12,98 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>I-MEREX GROUP OF COMPANIES</t>
   </si>
   <si>
     <t>CARGO DISPATCH MANIFEST</t>
   </si>
   <si>
     <t>Date and time of hauling (start - end)</t>
   </si>
   <si>
+    <t>05/23/2026 12:35:26 - 05/23/2026 12:35:26</t>
+  </si>
+  <si>
+    <t>HAWB</t>
+  </si>
+  <si>
+    <t>DESTINATION</t>
+  </si>
+  <si>
+    <t>PCS</t>
+  </si>
+  <si>
+    <t>CONSIGNEE</t>
+  </si>
+  <si>
+    <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
+  </si>
+  <si>
+    <t>DATE AND TIME RECEIVED</t>
+  </si>
+  <si>
+    <t>PLATE NO.</t>
+  </si>
+  <si>
+    <t>DRIVER</t>
+  </si>
+  <si>
+    <t>HELPER</t>
+  </si>
+  <si>
+    <t>DISPATCHED</t>
+  </si>
+  <si>
+    <t>DEPARTURE DATE</t>
+  </si>
+  <si>
     <t>0000-00-00 00:00:00</t>
-  </si>
-[...31 lines deleted...]
-    <t>DEPARTURE DATE</t>
   </si>
   <si>
     <t>DATE RETURN</t>
   </si>
   <si>
     <t>2026-01-31</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -481,59 +484,59 @@
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
-        <v>3</v>
+        <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B13" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>