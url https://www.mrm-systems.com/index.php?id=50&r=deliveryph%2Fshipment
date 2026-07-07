--- v1 (2026-05-23)
+++ v2 (2026-07-07)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>I-MEREX GROUP OF COMPANIES</t>
   </si>
   <si>
     <t>CARGO DISPATCH MANIFEST</t>
   </si>
   <si>
     <t>Date and time of hauling (start - end)</t>
   </si>
   <si>
-    <t>05/23/2026 12:35:26 - 05/23/2026 12:35:26</t>
+    <t>07/07/2026 14:41:26 - 07/07/2026 14:41:26</t>
   </si>
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>