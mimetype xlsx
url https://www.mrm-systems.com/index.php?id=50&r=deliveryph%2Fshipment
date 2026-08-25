--- v2 (2026-07-07)
+++ v3 (2026-08-25)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>I-MEREX GROUP OF COMPANIES</t>
   </si>
   <si>
     <t>CARGO DISPATCH MANIFEST</t>
   </si>
   <si>
     <t>Date and time of hauling (start - end)</t>
   </si>
   <si>
-    <t>07/07/2026 14:41:26 - 07/07/2026 14:41:26</t>
+    <t>08/25/2026 15:11:29 - 08/25/2026 15:11:29</t>
   </si>
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>