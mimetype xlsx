--- v0 (2026-04-05)
+++ v1 (2026-05-21)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="279">
   <si>
     <t>I-MEREX GROUP OF COMPANIES</t>
   </si>
   <si>
     <t>CARGO DISPATCH MANIFEST</t>
   </si>
   <si>
     <t>Date and time of hauling (start - end)</t>
   </si>
   <si>
-    <t>2026-03-10 11:35:30</t>
+    <t>03/11/2026 02:40:52 - 03/12/2026 03:39:38</t>
   </si>
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K5004-78068</t>
   </si>
   <si>
     <t>BALAYAN BATANGAS</t>
   </si>