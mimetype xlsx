--- v1 (2026-05-21)
+++ v2 (2026-08-19)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="279">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="273">
   <si>
     <t>I-MEREX GROUP OF COMPANIES</t>
   </si>
   <si>
     <t>CARGO DISPATCH MANIFEST</t>
   </si>
   <si>
     <t>Date and time of hauling (start - end)</t>
   </si>
   <si>
     <t>03/11/2026 02:40:52 - 03/12/2026 03:39:38</t>
   </si>
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
@@ -785,78 +785,60 @@
   <si>
     <t>K7129-70736</t>
   </si>
   <si>
     <t>MELANIE MARIE GARCIA</t>
   </si>
   <si>
     <t>K7016-73043</t>
   </si>
   <si>
     <t>TIAONG QUEZON</t>
   </si>
   <si>
     <t>JINKEE SAULE</t>
   </si>
   <si>
     <t>K5002-78983</t>
   </si>
   <si>
     <t>UNISAN QUEZON</t>
   </si>
   <si>
     <t>SELESTE RODIL</t>
   </si>
   <si>
-    <t>T260105182029527</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CHRISTOPHER SATULAN </t>
   </si>
   <si>
-    <t>T260105191527394</t>
-[...1 lines deleted...]
-  <si>
     <t>CHRISTOPHER SATULAN</t>
   </si>
   <si>
-    <t>T260105191808170</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">ARIANNE LINDO </t>
   </si>
   <si>
-    <t>T260109163644482</t>
-[...1 lines deleted...]
-  <si>
     <t>YOLANDA L. AZNAR</t>
-  </si>
-[...1 lines deleted...]
-    <t>T260101092348870</t>
   </si>
   <si>
     <t xml:space="preserve">B. ORCINO </t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Awb463</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>E.brogada</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>H. Castro</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
@@ -1196,51 +1178,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F124"/>
+  <dimension ref="A1:F123"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
     </row>
@@ -2713,176 +2695,162 @@
       <c r="B110" t="s">
         <v>252</v>
       </c>
       <c r="C110">
         <v>1</v>
       </c>
       <c r="D110" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" t="s">
         <v>254</v>
       </c>
       <c r="B111" t="s">
         <v>255</v>
       </c>
       <c r="C111">
         <v>1</v>
       </c>
       <c r="D111" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="112" spans="1:6">
-      <c r="A112" t="s">
-        <v>257</v>
+      <c r="A112">
+        <v>107067</v>
       </c>
       <c r="B112" t="s">
         <v>25</v>
       </c>
       <c r="C112">
         <v>1</v>
       </c>
       <c r="D112" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
     </row>
     <row r="113" spans="1:6">
-      <c r="A113" t="s">
-        <v>259</v>
+      <c r="A113">
+        <v>107076</v>
       </c>
       <c r="B113" t="s">
         <v>25</v>
       </c>
       <c r="C113">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D113" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="114" spans="1:6">
-      <c r="A114" t="s">
-        <v>261</v>
+      <c r="A114">
+        <v>108099</v>
       </c>
       <c r="B114" t="s">
         <v>25</v>
       </c>
       <c r="C114">
         <v>1</v>
       </c>
       <c r="D114" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="115" spans="1:6">
+      <c r="A115">
+        <v>108103</v>
+      </c>
+      <c r="B115" t="s">
+        <v>185</v>
+      </c>
+      <c r="C115">
+        <v>2</v>
+      </c>
+      <c r="D115" t="s">
         <v>260</v>
       </c>
     </row>
-    <row r="115" spans="1:6">
-      <c r="A115" t="s">
+    <row r="116" spans="1:6">
+      <c r="A116">
+        <v>108997</v>
+      </c>
+      <c r="B116" t="s">
+        <v>57</v>
+      </c>
+      <c r="C116">
+        <v>1</v>
+      </c>
+      <c r="D116" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="118" spans="1:6">
+      <c r="A118" t="s">
         <v>262</v>
       </c>
-      <c r="B115" t="s">
-[...5 lines deleted...]
-      <c r="D115" t="s">
+      <c r="B118" t="s">
         <v>263</v>
-      </c>
-[...26 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" t="s">
-        <v>268</v>
+        <v>264</v>
       </c>
       <c r="B119" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" t="s">
-        <v>270</v>
+        <v>266</v>
       </c>
       <c r="B120" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="B121" t="s">
-        <v>273</v>
+        <v>269</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" t="s">
-        <v>274</v>
+        <v>270</v>
       </c>
       <c r="B122" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" t="s">
-        <v>276</v>
-[...7 lines deleted...]
-        <v>278</v>
+        <v>272</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>